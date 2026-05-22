--- v0 (2026-04-07)
+++ v1 (2026-05-22)
@@ -1,53 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C45FCEF" w14:textId="77777777" w:rsidR="00433426" w:rsidRDefault="00433426" w:rsidP="00DD2709">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74052726" w14:textId="625F2FE2" w:rsidR="00DD2709" w:rsidRDefault="00CF1926" w:rsidP="00DD2709">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4BC51C2D" wp14:editId="30AFC682">
                 <wp:simplePos x="0" y="0"/>
@@ -370,67 +376,51 @@
         <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zapsán v obchodním rejstříku vedeném Městským soudem v Praze oddíl A, vložka 7565</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A828558" w14:textId="77777777" w:rsidR="00DD2709" w:rsidRDefault="00DD2709" w:rsidP="00256D8B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>2.  Kupující (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ohraničené části patří mezi povinné údaje):</w:t>
+        <w:t>2.  Kupující (vyplňte - silně ohraničené části patří mezi povinné údaje):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C424C32" w14:textId="77777777" w:rsidR="00433426" w:rsidRDefault="00DD2709" w:rsidP="00DD2709">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46720217" w14:textId="77777777" w:rsidR="00E565B1" w:rsidRDefault="00433426" w:rsidP="00433426">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -8512,51 +8502,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>aršíky</w:t>
             </w:r>
             <w:r w:rsidR="009B5AB1" w:rsidRPr="00F93053">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F5C9485" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00A6673E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DBAB12C" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -8613,51 +8602,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E2BAC65" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -8712,97 +8700,95 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C815624" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Známky výplatní samolepící</w:t>
             </w:r>
             <w:r w:rsidR="009B5AB1" w:rsidRPr="00F93053">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58D26670" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:ind w:left="72"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – sešitkové vydání</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AB0BBD8" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -8857,51 +8843,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09230931" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -9073,51 +9058,50 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Čtyřbloky známek</w:t>
             </w:r>
             <w:r w:rsidR="009B5AB1" w:rsidRPr="00F93053">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="771D5722" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -9172,51 +9156,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BA4A2C5" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -9271,88 +9254,86 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36053D4D" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Známkové sešitky komplet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="020D95BB" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00F434E0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(bez samolepících)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E35E9D8" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -9407,51 +9388,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5558E52D" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -9557,51 +9537,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- pouze</w:t>
             </w:r>
             <w:r w:rsidR="009E17A6" w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> umění</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74C8492F" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -9656,51 +9635,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42AC9299" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -9755,101 +9733,99 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7180E19A" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00A6673E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Známkov</w:t>
             </w:r>
             <w:r w:rsidR="009B5AB1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> sešitk</w:t>
             </w:r>
             <w:r w:rsidR="009B5AB1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> pouze s kupony</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="785BD1F8" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -9907,51 +9883,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75930F33" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -10032,51 +10007,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1687274D" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aršíky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59FB83F2" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -10131,51 +10105,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2101C5FD" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -10230,51 +10203,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C15440A" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00F434E0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ročník s</w:t>
             </w:r>
             <w:r w:rsidR="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
@@ -10283,51 +10255,50 @@
               </w:rPr>
               <w:t>černotiskem</w:t>
             </w:r>
             <w:r w:rsidR="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(v knižní úpravě – obsahuje známky čisté)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E01843" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -10388,91 +10359,90 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E0F9A01" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00761042">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00F434E0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F434E0" w:rsidRPr="009E17A6" w14:paraId="170CBD5A" w14:textId="77777777" w:rsidTr="00F93053">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -10484,77 +10454,60 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Malé přepážkové listy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10C4229F" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> známek) – včetně umění</w:t>
+              <w:t>(4 – 10 známek) – včetně umění</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F70EC8D" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -10612,51 +10565,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A2FBF4E" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -10714,114 +10666,111 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54CAE442" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cartes maxima</w:t>
             </w:r>
             <w:r w:rsidR="009B5AB1" w:rsidRPr="00F93053">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93053">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A3986A" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1AC537" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -10905,51 +10854,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EC8EE86" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Celiny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D7379CC" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -11008,51 +10956,50 @@
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32146F43" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -11111,77 +11058,75 @@
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54FD233F" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obrazové dopisnice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E3E13C9" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -11242,51 +11187,50 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E89CF12" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F434E0" w:rsidRPr="009E17A6" w14:paraId="66983CFB" w14:textId="77777777" w:rsidTr="00F93053">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11320,51 +11264,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidR="0022024D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>námkové tvorby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0145F670" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -11422,51 +11365,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="740BD91D" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -11524,76 +11466,74 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="059510BF" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obrazové dopisnice s kašetem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42B01AEC" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -11651,51 +11591,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="790597AA" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -11782,66 +11721,64 @@
           <w:p w14:paraId="79685C7F" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obálky prvního dne vydání</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33B162E2" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="372B3D90" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -11899,76 +11836,74 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10E57F67" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pohlednice s natištěnou známkou</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F554DD6" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -12026,51 +11961,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1697E628" w14:textId="77777777" w:rsidR="00F434E0" w:rsidRPr="00F434E0" w:rsidRDefault="00F434E0" w:rsidP="00F434E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -12157,69 +12091,67 @@
           <w:p w14:paraId="36CAB691" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pamětní tisk Poštovního muzea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19CAAEC5" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F9F8A18" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -12280,101 +12212,98 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76817BFA" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="0022024D" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pamětní list Známkové tvorby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="607E2E0A" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="009E17A6" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63B91829" w14:textId="77777777" w:rsidR="009E17A6" w:rsidRPr="00F434E0" w:rsidRDefault="0022024D" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022024D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -12456,51 +12385,50 @@
           <w:p w14:paraId="22BD0332" w14:textId="77777777" w:rsidR="009B5AB1" w:rsidRPr="00F434E0" w:rsidRDefault="009B5AB1" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dopisnice Poštovního muzea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4830687C" w14:textId="77777777" w:rsidR="009B5AB1" w:rsidRPr="00F434E0" w:rsidRDefault="009B5AB1" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -12560,116 +12488,112 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F434E0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0425364A" w14:textId="77777777" w:rsidR="009B5AB1" w:rsidRPr="00F434E0" w:rsidRDefault="009B5AB1" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22A0752C" w14:textId="77777777" w:rsidR="009B5AB1" w:rsidRDefault="009B5AB1" w:rsidP="00AB45B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00BBECFC" w14:textId="77777777" w:rsidR="009B5AB1" w:rsidRPr="00F434E0" w:rsidRDefault="009B5AB1" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="447F2469" w14:textId="77777777" w:rsidR="009B5AB1" w:rsidRPr="0022024D" w:rsidRDefault="009B5AB1" w:rsidP="00AB45B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36366D5F" w14:textId="77777777" w:rsidR="009B5AB1" w:rsidRDefault="009165C9" w:rsidP="009B5AB1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -12722,67 +12646,51 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
       <w:r w:rsidRPr="00661350">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">tyři vytržené známky z každého tiskového listu; tiskové listy čtyřkusové </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">jsou celé. Komplet neobsahuje známky vydané v úpravě aršíku </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> sešitku.</w:t>
+        <w:t>jsou celé. Komplet neobsahuje známky vydané v úpravě aršíku a  samolepícího sešitku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09059CEB" w14:textId="77777777" w:rsidR="009B5AB1" w:rsidRDefault="009B5AB1" w:rsidP="009B5AB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">3)  </w:t>
@@ -12996,200 +12904,192 @@
         <w:t xml:space="preserve">čtvrtletně </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Zaškrtávací1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Zaškrtávací1"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00256D8B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6046">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pololetně </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Zaškrtávací2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Zaškrtávací2"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6046">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ročně </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Zaškrtávací3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Zaškrtávací3"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EF6046">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6046">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">hodící se </w:t>
+        <w:t xml:space="preserve">(hodící se </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6046">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>škrtněte)</w:t>
       </w:r>
       <w:r w:rsidR="00256D8B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00D75760">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -13923,143 +13823,151 @@
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00242EBA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Podpis k</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6046">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>upující</w:t>
       </w:r>
       <w:r w:rsidR="00242EBA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ho</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007142BF" w:rsidSect="00F93053">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="680" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="75C0B7C5" w14:textId="77777777" w:rsidR="00A47BB2" w:rsidRDefault="00A47BB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0A1C417A" w14:textId="77777777" w:rsidR="00A47BB2" w:rsidRDefault="00A47BB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06E5D508" w14:textId="77777777" w:rsidR="004F22AB" w:rsidRPr="004F22AB" w:rsidRDefault="004F22AB" w:rsidP="004F22AB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="2" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F22AB">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>Česká pošta, s.p., se sídlem Politických vězňů 909/4, 225 99 Praha 1, IČO: 471 14 983</w:t>
@@ -14215,80 +14123,328 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="004F22AB">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>www.ceskaposta.cz</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0371673C" w14:textId="77777777" w:rsidR="004F22AB" w:rsidRDefault="004F22AB">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3270B5C7" w14:textId="77777777" w:rsidR="00A47BB2" w:rsidRDefault="00A47BB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2908D0BC" w14:textId="77777777" w:rsidR="00A47BB2" w:rsidRDefault="00A47BB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40164209" w14:textId="313377DD" w:rsidR="000149C9" w:rsidRPr="00C773B4" w:rsidRDefault="00CF1926">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36F61557" w14:textId="1B8D4785" w:rsidR="00032786" w:rsidRDefault="00032786">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15FD82AD" wp14:editId="5BF320E4">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="911860" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="16510"/>
+              <wp:wrapNone/>
+              <wp:docPr id="678775201" name="Textové pole 2" descr="TLP: GREEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="911860" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="337B6EC6" w14:textId="2155752D" w:rsidR="00032786" w:rsidRPr="00032786" w:rsidRDefault="00032786" w:rsidP="00032786">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00032786">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>TLP: GREEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="15FD82AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="TLP: GREEN" style="position:absolute;margin-left:0;margin-top:0;width:71.8pt;height:27.2pt;z-index:251660800;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkRbgUEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnSdEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJWnabqdhF5kiaX689zS7HTrD9sqHFmzFi1HOmbIS6tZuK/7zefnl&#10;mrOAwtbCgFUVP6jAb+efP816V6oxNGBq5RkVsaHsXcUbRFdmWZCN6kQYgVOWghp8J5CufpvVXvRU&#10;vTPZOM+vsh587TxIFQJ5749BPk/1tVYSH7UOCpmpOM2G6fTp3MQzm89EufXCNa08jSH+YYpOtJaa&#10;vpa6FyjYzrd/lOpa6SGAxpGELgOtW6nSDrRNkX/YZt0Ip9IuBE5wrzCF/1dWPuzX7skzHL7BQARG&#10;QHoXykDOuM+gfRe/NCmjOEF4eIVNDcgkOW+K4vqKIpJCXyfTySTBml1+dj7gdwUdi0bFPbGSwBL7&#10;VUBqSKnnlNjLwrI1JjFj7DsHJUZPdpkwWjhsBtbWb6bfQH2gpTwc+Q5OLltqvRIBn4QngmlaEi0+&#10;0qEN9BWHk8VZA/7X3/wxn3CnKGc9CabilhTNmflhiY/xdJLnUWDpVtzk03jz6UbG5mzYXXcHpMWC&#10;noWTyYx5aM6m9tC9kKYXsRuFhJXUs+J4Nu/wKF96E1ItFimJtOQEruzayVg6YhYBfR5ehHcn1JHo&#10;eoCzpET5AfxjbvwzuMUOiYLETMT3iOYJdtJhIuz0ZqLQ395T1uVlz38DAAD//wMAUEsDBBQABgAI&#10;AAAAIQC/suyh2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3ahpkZhN&#10;EUFQsEhr0es0O/mD2dmQ2TTx27v1opeBx3u895t8PbtOHWmQ1rOB60UCirj0tuXawP796eoOlARk&#10;i51nMvBNAuvi/CzHzPqJt3TchVrFEpYMDTQh9JnWUjbkUBa+J45e5QeHIcqh1nbAKZa7Tt8kyUo7&#10;bDkuNNjTY0Pl1250Bp5T+QxjVS1l87qZkpfJ7ce3D2MuL+aHe1CB5vAXhhN+RIciMh38yFZUZyA+&#10;En7vyUtvV6AOBpZpCrrI9X/44gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkRbgUEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/suyh&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="337B6EC6" w14:textId="2155752D" w:rsidR="00032786" w:rsidRPr="00032786" w:rsidRDefault="00032786" w:rsidP="00032786">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00032786">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>TLP: GREEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40164209" w14:textId="07C9D51D" w:rsidR="000149C9" w:rsidRPr="00C773B4" w:rsidRDefault="00032786">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65017207" wp14:editId="40FFE5A2">
+              <wp:simplePos x="904875" y="428625"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="911860" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="16510"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1986816226" name="Textové pole 3" descr="TLP: GREEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="911860" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46D0B23E" w14:textId="4F52E0F2" w:rsidR="00032786" w:rsidRPr="00032786" w:rsidRDefault="00032786" w:rsidP="00032786">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00032786">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>TLP: GREEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="65017207" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="TLP: GREEN" style="position:absolute;margin-left:0;margin-top:0;width:71.8pt;height:27.2pt;z-index:251661824;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD100tWEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S477UiR+F8C6aixSSnRBgOdWv2Ff3+uv50&#10;S4kPzNRMgREVPQlP75cfPyw6W4opNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3T6rHeuw&#10;ulbZNM9vsg5cbR1w4T16H4cgXab6UgoenqX0IhBVUZwtpNOlcxfPbLlg5d4x27T8PAb7hyk0aw02&#10;vZR6ZIGRg2v/KKVb7sCDDBMOOgMpWy7SDrhNkb/bZtswK9IuCI63F5j8/yvLn45b++JI6L9AjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8XWATfSAcnXdFcXuDEY6hz7P5bJZgza4/W+fDVwGaRKOiDllJYLHj&#10;xgdsiKljSuxlYN0qlZhR5jcHJkZPdp0wWqHf9aStKzodp99BfcKlHAx8e8vXLbbeMB9emEOCcVoU&#10;bXjGQyroKgpni5IG3I+/+WM+4o5RSjoUTEUNKpoS9c0gH9P5LM+jwNKtuMvn8ebSDY3daJiDfgDU&#10;YoHPwvJkxrygRlM60G+o6VXshiFmOPasaBjNhzDIF98EF6tVSkItWRY2Zmt5LB0xi4C+9m/M2TPq&#10;Ael6glFSrHwH/pAb//R2dQhIQWIm4jugeYYddZgIO7+ZKPRf7ynr+rKXPwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAL+y7KHaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdqGmR&#10;mE0RQVCwSGvR6zQ7+YPZ2ZDZNPHbu/Wil4HHe7z3m3w9u04daZDWs4HrRQKKuPS25drA/v3p6g6U&#10;BGSLnWcy8E0C6+L8LMfM+om3dNyFWsUSlgwNNCH0mdZSNuRQFr4njl7lB4chyqHWdsAplrtO3yTJ&#10;SjtsOS402NNjQ+XXbnQGnlP5DGNVLWXzupmSl8ntx7cPYy4v5od7UIHm8BeGE35EhyIyHfzIVlRn&#10;ID4Sfu/JS29XoA4GlmkKusj1f/jiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPXTS1YT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL+y&#10;7KHaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="46D0B23E" w14:textId="4F52E0F2" w:rsidR="00032786" w:rsidRPr="00032786" w:rsidRDefault="00032786" w:rsidP="00032786">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00032786">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>TLP: GREEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00CF1926">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F51D318" wp14:editId="20E94CC9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1680845</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>371475</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="71755" cy="467995"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 5" descr="C:\DATA\Personal data\Projects\Libor Sejna\2010-02-16\Cara svisla.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 5" descr="C:\DATA\Personal data\Projects\Libor Sejna\2010-02-16\Cara svisla.png"/>
                   <pic:cNvPicPr>
@@ -14311,51 +14467,51 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="71755" cy="467995"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CF1926">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="311C343C" wp14:editId="714189A0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6296660" cy="151130"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Obrázek 23"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Obrázek 23"/>
                   <pic:cNvPicPr>
@@ -14378,51 +14534,51 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6296660" cy="151130"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CF1926">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="220CA6A8" wp14:editId="3866DC76">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>883920</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>422275</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="610235" cy="468630"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Picture 2" descr="LogoCP.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="LogoCP.png"/>
                   <pic:cNvPicPr>
@@ -14460,52 +14616,181 @@
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="000149C9">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000149C9" w:rsidRPr="00C773B4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <w:t>Stálá objednávka</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25202B28" w14:textId="3C71E792" w:rsidR="00032786" w:rsidRDefault="00032786">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78CDAABF" wp14:editId="46DB68F7">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="911860" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="16510"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1035334497" name="Textové pole 1" descr="TLP: GREEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="911860" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="769F7E0B" w14:textId="5FB35B43" w:rsidR="00032786" w:rsidRPr="00032786" w:rsidRDefault="00032786" w:rsidP="00032786">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00032786">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>TLP: GREEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="78CDAABF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="TLP: GREEN" style="position:absolute;margin-left:0;margin-top:0;width:71.8pt;height:27.2pt;z-index:251659776;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6lwc7DgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tr2zAUfh/sPwi9L7azpLQmTslaMgah&#10;LaSjz4osxQZJR0hK7OzX70h2kq3b09iLfG4+l+98Z3Hfa0WOwvkWTEWLSU6JMBzq1uwr+v11/emW&#10;Eh+YqZkCIyp6Ep7eLz9+WHS2FFNoQNXCEUxifNnZijYh2DLLPG+EZn4CVhh0SnCaBVTdPqsd6zC7&#10;Vtk0z2+yDlxtHXDhPVofByddpvxSCh6epfQiEFVR7C2k16V3F99suWDl3jHbtHxsg/1DF5q1Bote&#10;Uj2ywMjBtX+k0i134EGGCQedgZQtF2kGnKbI302zbZgVaRYEx9sLTP7/peVPx619cST0X6DHBUZA&#10;OutLj8Y4Ty+djl/slKAfITxdYBN9IByNd0Vxe4Mejq7Ps/lslmDNrj9b58NXAZpEoaIOt5LAYseN&#10;D1gQQ88hsZaBdatU2owyvxkwMFqya4dRCv2uH9veQX3CaRwMi/aWr1usuWE+vDCHm8U2ka3hGR+p&#10;oKsojBIlDbgff7PHeAQcvZR0yJSKGqQyJeqbwUVM57M8j8xKWnGXz6PmkobC7iyYg34AJGGB92B5&#10;EmNcUGdROtBvSOZVrIYuZjjWrGg4iw9h4C0eAxerVQpCElkWNmZreUwdwYpIvvZvzNkR7oB7eoIz&#10;l1j5DvUhNv7p7eoQEPu0kgjsgOaINxIwbWo8lsjwX/UUdT3p5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/suyh2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3ahpkZhNEUFQ&#10;sEhr0es0O/mD2dmQ2TTx27v1opeBx3u895t8PbtOHWmQ1rOB60UCirj0tuXawP796eoOlARki51n&#10;MvBNAuvi/CzHzPqJt3TchVrFEpYMDTQh9JnWUjbkUBa+J45e5QeHIcqh1nbAKZa7Tt8kyUo7bDku&#10;NNjTY0Pl1250Bp5T+QxjVS1l87qZkpfJ7ce3D2MuL+aHe1CB5vAXhhN+RIciMh38yFZUZyA+En7v&#10;yUtvV6AOBpZpCrrI9X/44gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6lwc7DgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/suyh2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="769F7E0B" w14:textId="5FB35B43" w:rsidR="00032786" w:rsidRPr="00032786" w:rsidRDefault="00032786" w:rsidP="00032786">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00032786">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>TLP: GREEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032C5942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8F07566"/>
     <w:lvl w:ilvl="0" w:tplc="43F45FDA">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14725,86 +15010,87 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1123646560">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1997800048">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="q3EtgpFO2ztyObZ+1VvgvxkgisM4Qhka7cCsCHG9Eh79wYlS/l1FFXKh2UvaUR4ombHUH0F5PrD28lphxZCHXQ==" w:salt="wjCbyDjpSkj/YRHXZu7mlw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD2709"/>
     <w:rsid w:val="000149C9"/>
+    <w:rsid w:val="00032786"/>
     <w:rsid w:val="000C791B"/>
     <w:rsid w:val="000E34DF"/>
     <w:rsid w:val="000E5178"/>
     <w:rsid w:val="00100130"/>
+    <w:rsid w:val="001026B1"/>
     <w:rsid w:val="001628F9"/>
     <w:rsid w:val="00182A13"/>
     <w:rsid w:val="00187E59"/>
     <w:rsid w:val="001912D2"/>
     <w:rsid w:val="00197B61"/>
     <w:rsid w:val="001B25C4"/>
     <w:rsid w:val="00200282"/>
     <w:rsid w:val="002132FE"/>
     <w:rsid w:val="0022024D"/>
     <w:rsid w:val="00242EBA"/>
     <w:rsid w:val="00247D5F"/>
     <w:rsid w:val="00256678"/>
     <w:rsid w:val="00256D8B"/>
     <w:rsid w:val="00267A3C"/>
     <w:rsid w:val="002B5982"/>
     <w:rsid w:val="002B64C6"/>
     <w:rsid w:val="002B6507"/>
     <w:rsid w:val="002B66E7"/>
     <w:rsid w:val="003055F3"/>
     <w:rsid w:val="00315C6C"/>
     <w:rsid w:val="003207AC"/>
     <w:rsid w:val="003306C4"/>
     <w:rsid w:val="0035206D"/>
     <w:rsid w:val="00353866"/>
     <w:rsid w:val="00375826"/>
@@ -14816,50 +15102,51 @@
     <w:rsid w:val="00470D51"/>
     <w:rsid w:val="00477B78"/>
     <w:rsid w:val="004A73F5"/>
     <w:rsid w:val="004E0DC2"/>
     <w:rsid w:val="004E0ED3"/>
     <w:rsid w:val="004F22AB"/>
     <w:rsid w:val="00521F12"/>
     <w:rsid w:val="005334EE"/>
     <w:rsid w:val="00573645"/>
     <w:rsid w:val="00617F9C"/>
     <w:rsid w:val="00635E66"/>
     <w:rsid w:val="0064426F"/>
     <w:rsid w:val="006540D9"/>
     <w:rsid w:val="00661350"/>
     <w:rsid w:val="00672B5C"/>
     <w:rsid w:val="00673939"/>
     <w:rsid w:val="006B5043"/>
     <w:rsid w:val="006D44A1"/>
     <w:rsid w:val="007142BF"/>
     <w:rsid w:val="00756BB5"/>
     <w:rsid w:val="00761042"/>
     <w:rsid w:val="00764591"/>
     <w:rsid w:val="00777CE0"/>
     <w:rsid w:val="007962C1"/>
     <w:rsid w:val="007D644E"/>
+    <w:rsid w:val="007F2404"/>
     <w:rsid w:val="0081664B"/>
     <w:rsid w:val="0084631F"/>
     <w:rsid w:val="00852F59"/>
     <w:rsid w:val="00874FE9"/>
     <w:rsid w:val="0088499F"/>
     <w:rsid w:val="008D1803"/>
     <w:rsid w:val="0091356C"/>
     <w:rsid w:val="009165C9"/>
     <w:rsid w:val="009A3FBA"/>
     <w:rsid w:val="009B0A52"/>
     <w:rsid w:val="009B5AB1"/>
     <w:rsid w:val="009E17A6"/>
     <w:rsid w:val="00A47BB2"/>
     <w:rsid w:val="00A51216"/>
     <w:rsid w:val="00A60D3D"/>
     <w:rsid w:val="00A6673E"/>
     <w:rsid w:val="00A67319"/>
     <w:rsid w:val="00AB45B7"/>
     <w:rsid w:val="00B11C06"/>
     <w:rsid w:val="00B32592"/>
     <w:rsid w:val="00B339A1"/>
     <w:rsid w:val="00B37C4F"/>
     <w:rsid w:val="00B73E53"/>
     <w:rsid w:val="00B73FBF"/>
     <w:rsid w:val="00B740FC"/>
@@ -14898,51 +15185,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="08F46579"/>
   <w15:docId w15:val="{4270B4B7-1D75-493F-AB81-E495760E4ADE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15405,60 +15692,60 @@
     <w:rsid w:val="00B11C06"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="cpNormal1">
     <w:name w:val="cp_Normal_1"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="00433426"/>
     <w:pPr>
       <w:spacing w:after="260" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -15713,74 +16000,428 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003ABC505FD0F0374F9E5AAA247469EB84" ma:contentTypeVersion="19" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="55b621eebb2875a20bbcb138012750fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1b327e07-ea77-4408-b8c0-b6b51e932a73" xmlns:ns3="c5cee329-9f72-4bbd-b0bf-9d8333936a3f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93f1e618e1f4c87a55fcf6ee479b64ff" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="1b327e07-ea77-4408-b8c0-b6b51e932a73"/>
+    <xsd:import namespace="c5cee329-9f72-4bbd-b0bf-9d8333936a3f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Vlastnosti zásad jednotného dodržování předpisů" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Akce uživatelského rozhraní zásad jednotného dodržování předpisů" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1b327e07-ea77-4408-b8c0-b6b51e932a73" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="10" nillable="true" ma:displayName="Stav odsouhlasení" ma:internalName="Stav_x0020_odsouhlasen_x00ed_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Značky obrázků" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="308e048b-0f57-46cc-936b-c721025a4dbc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5cee329-9f72-4bbd-b0bf-9d8333936a3f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Sdílí se s" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Sdílené s podrobnostmi" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{83829824-c18f-427b-a3fd-7f62af135ebf}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c5cee329-9f72-4bbd-b0bf-9d8333936a3f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b327e07-ea77-4408-b8c0-b6b51e932a73">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="1b327e07-ea77-4408-b8c0-b6b51e932a73" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c5cee329-9f72-4bbd-b0bf-9d8333936a3f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5852B5D4-7DEF-4FE8-AC4D-1459C3C34B1D}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{329FFD76-A44B-49F5-9845-12966526D73A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{026E6E87-6249-46A0-B7E8-5A39B0AAF4E9}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>935</Words>
-  <Characters>5521</Characters>
+  <Words>1188</Words>
+  <Characters>5268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>658</Lines>
+  <Paragraphs>645</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Prodávající:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ceskß posta, s.p.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6444</CharactersWithSpaces>
+  <CharactersWithSpaces>5811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Prodávající:</dc:title>
   <dc:subject/>
   <dc:creator>Chudoba</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>3db5f361,287549a1,766c68e2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>TLP: GREEN</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_SetDate">
+    <vt:lpwstr>2026-04-22T14:14:26Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_Name">
+    <vt:lpwstr>TLP-GREEN</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_SiteId">
+    <vt:lpwstr>63bc9307-946b-4c36-9003-abc36ab892f7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_ActionId">
+    <vt:lpwstr>bba4cc2e-d32c-4bc2-a823-6033fd0f397b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x0101003ABC505FD0F0374F9E5AAA247469EB84</vt:lpwstr>
+  </property>
+</Properties>
+</file>