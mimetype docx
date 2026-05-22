--- v0 (2026-04-07)
+++ v1 (2026-05-22)
@@ -1,55 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6372F4FB" w14:textId="77777777" w:rsidR="00120DD0" w:rsidRPr="00303171" w:rsidRDefault="00120DD0" w:rsidP="008D37D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00303171">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Prodávající</w:t>
       </w:r>
       <w:r w:rsidRPr="00303171">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
@@ -2534,67 +2536,51 @@
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E2C3136" w14:textId="77777777" w:rsidR="00ED3286" w:rsidRPr="0034115A" w:rsidRDefault="00ED3286" w:rsidP="00ED3286">
             <w:pPr>
               <w:spacing w:after="260"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0034115A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ulice     </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Obec</w:t>
+              <w:t>Ulice     č.popisné Obec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50689792" w14:textId="77777777" w:rsidR="00ED3286" w:rsidRPr="0034115A" w:rsidRDefault="00ED3286" w:rsidP="002B6716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -9258,51 +9244,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D42E96" w:rsidRPr="00303171" w14:paraId="0946FBD5" w14:textId="77777777" w:rsidTr="00D42E96">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E3E9C23" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00303171" w:rsidRDefault="00D42E96" w:rsidP="00062073">
             <w:r w:rsidRPr="00303171">
               <w:t>Kompletní roční sadu poštovních známek vč. aršíků</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62F8B9C3" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text3"/>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -9327,51 +9312,50 @@
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AFB5FE1" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -9394,67 +9378,65 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="189A261D" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00303171" w:rsidRDefault="00D42E96" w:rsidP="00D42E96">
             <w:r>
               <w:t>Cartes maxima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB4E53F" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00B55062" w:rsidP="00817A65">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="180B5B05" wp14:editId="06AF8332">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-43180</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6350</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="502285" cy="360045"/>
                       <wp:effectExtent l="13970" t="12700" r="7620" b="8255"/>
                       <wp:wrapNone/>
@@ -9578,51 +9560,50 @@
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="504B7746" id="AutoShape 31" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-3.4pt;margin-top:-.5pt;width:39.55pt;height:28.35pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzJWiWJAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Z5NAQiEirFYJ9LLt&#10;Iu32BxjbIVYT27INAVX97x07gZb2UlXNwfHHzJs3M29Wj+euRSdurFCywMlDjBGXVDEhDwX+8rad&#10;LDCyjkhGWiV5gS/c4sf1+3erXud8qhrVMm4QgEib97rAjXM6jyJLG94R+6A0l/BYK9MRB0dziJgh&#10;PaB3bTSN43nUK8O0UZRbC7fV8IjXAb+uOXUvdW25Q22BgZsLqwnr3q/RekXygyG6EXSkQf6BRUeE&#10;hKA3qIo4go5G/AHVCWqUVbV7oKqLVF0LykMOkE0S/5bNa0M0D7lAcay+lcn+P1j6+bQzSDDoXYqR&#10;JB306OnoVAiNZokvUK9tDnal3BmfIj3LV/2s6FeLpCobIg88WL9dNDgHj+jOxR+shjD7/pNiYEMg&#10;QKjWuTadh4Q6oHNoyuXWFH52iMJlFk+niwwjCk+zeRynmecUkfzqrI11H7nqkN8U2DpDxKFxpZIS&#10;2q9MEkKR07N1g+PVwUeWaivaNqiglagv8DKbZsHBqlYw/+jNrDnsy9agE/E6Ct/I4s7MqKNkAazh&#10;hG3GvSOiHfbAupUeD5IDOuNuEMq3ZbzcLDaLdJJO55tJGlfV5GlbppP5NvmQVbOqLKvku6eWpHkj&#10;GOPSs7uKNkn/ThTj+Axyu8n2VoboHj0UGshe/4F06K5v6CCNvWKXnfGl9Y0GnQbjcab8IPx6DlY/&#10;J3/9AwAA//8DAFBLAwQUAAYACAAAACEAPKSBr94AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wW7CMBBE75X6D9ZW4lKBk1SBNsRBCKmHHgtIvZp4SQLxOoodkvL13Z7a02o0o5m3+Wayrbhh7xtH&#10;CuJFBAKpdKahSsHx8D5/BeGDJqNbR6jgGz1siseHXGfGjfSJt32oBJeQz7SCOoQuk9KXNVrtF65D&#10;Yu/seqsDy76Sptcjl9tWJlG0lFY3xAu17nBXY3ndD1YB+iGNo+2brY4f9/H5K7lfxu6g1Oxp2q5B&#10;BJzCXxh+8RkdCmY6uYGMF62C+ZLJA9+YX2J/lbyAOClI0xXIIpf/+YsfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMlaJYkAgAAQQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADykga/eAAAABwEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72CBA35C" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -9662,51 +9643,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D42E96" w:rsidRPr="00303171" w14:paraId="6A91A931" w14:textId="77777777" w:rsidTr="00062073">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0337D427" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00303171" w:rsidRDefault="00D42E96" w:rsidP="00062073">
             <w:r w:rsidRPr="00303171">
               <w:t>Kompletní roční sadu tiskových listů</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD2915F" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00303171" w:rsidRDefault="00D42E96" w:rsidP="00062073"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C1F9BA5" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -9729,51 +9709,50 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03A2C0EB" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -9796,67 +9775,65 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15CF9EC9" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00303171" w:rsidRDefault="00D42E96" w:rsidP="00062073">
             <w:r w:rsidRPr="00303171">
               <w:t>Kompletní roční sadu dopisnic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590B4D53" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00817A65">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -9879,51 +9856,50 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21A24DDC" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -9962,51 +9938,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D42E96" w:rsidRPr="00303171" w14:paraId="376EEE8B" w14:textId="77777777" w:rsidTr="00062073">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7114A672" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00303171" w:rsidRDefault="00D42E96" w:rsidP="00062073">
             <w:r w:rsidRPr="00303171">
               <w:t>Kompletní roční sadu obálek prvního dne vydání</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404267F6" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00B55062" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CA2180" wp14:editId="7973F35B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-36830</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6350</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="488315" cy="360045"/>
                       <wp:effectExtent l="10795" t="12700" r="5715" b="8255"/>
                       <wp:wrapNone/>
@@ -10131,51 +10106,50 @@
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="2446EC64" id="AutoShape 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-2.9pt;margin-top:-.5pt;width:38.45pt;height:28.35pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACGecxJAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8zuZCoBARVqsE+rLt&#10;Iu32A4ztJFYT27INAVX9945NoKV9qarmwfFl5syZmTOrx1PfoSM3VihZ4OQhxohLqpiQTYG/vG0n&#10;C4ysI5KRTkle4DO3+HH9/t1q0DlPVas6xg0CEGnzQRe4dU7nUWRpy3tiH5TmEh5rZXri4GiaiBky&#10;AHrfRWkcz6NBGaaNotxauK0uj3gd8OuaU/dS15Y71BUYuLmwmrDu/RqtVyRvDNGtoCMN8g8seiIk&#10;BL1BVcQRdDDiD6heUKOsqt0DVX2k6lpQHnKAbJL4t2xeW6J5yAWKY/WtTPb/wdLPx51BgkHvUowk&#10;6aFHTwenQmiUJr5Ag7Y52JVyZ3yK9CRf9bOiXy2SqmyJbHiwfjtrcA4e0Z2LP1gNYfbDJ8XAhkCA&#10;UK1TbXoPCXVAp9CU860p/OQQhctssZgmM4woPE3ncZzNPKeI5Fdnbaz7yFWP/KbA1hkimtaVSkpo&#10;vzJJCEWOz9ZdHK8OPrJUW9F1QQWdREOBl7N0Fhys6gTzj97MmmZfdgYdiddR+EYWd2ZGHSQLYC0n&#10;bDPuHRHdZQ+sO+nxIDmgM+4uQvm2jJebxWaRTbJ0vplkcVVNnrZlNplvkw+zalqVZZV899SSLG8F&#10;Y1x6dlfRJtnfiWIcn4vcbrK9lSG6Rw+FBrLXfyAduusbepHGXrHzzvjS+kaDToPxOFN+EH49B6uf&#10;k7/+AQAA//8DAFBLAwQUAAYACAAAACEAP90/Dt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wW7CMBBE70j9B2uRekHgGCmlDXEQqtRDjwWkXk28TQLxOoodkvL13Z7a02o0o5m3+W5yrbhhHxpP&#10;GtQqAYFUettQpeF0fFs+gwjRkDWtJ9TwjQF2xcMsN5n1I33g7RArwSUUMqOhjrHLpAxljc6Ele+Q&#10;2PvyvTORZV9J25uRy10r10nyJJ1piBdq0+FrjeX1MDgNGIZUJfsXV53e7+Pic32/jN1R68f5tN+C&#10;iDjFvzD84jM6FMx09gPZIFoNy5TJI1/FL7G/UQrEWUOabkAWufzPX/wAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAAhnnMSQCAABBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAP90/Dt0AAAAHAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E9B2EA5" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32594775" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -10198,67 +10172,65 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26173357" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00303171" w:rsidRDefault="00D42E96" w:rsidP="00062073">
             <w:r w:rsidRPr="00303171">
               <w:t>Obrazové dopisnice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6319504B" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00D42E96" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -10281,51 +10253,50 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D2A3638" w14:textId="77777777" w:rsidR="00D42E96" w:rsidRPr="00A5624F" w:rsidRDefault="00B55062" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C010BDC" wp14:editId="2F30EF1C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-43180</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6350</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="502285" cy="360045"/>
                       <wp:effectExtent l="13970" t="12700" r="7620" b="8255"/>
                       <wp:wrapNone/>
@@ -10461,51 +10432,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006943DB" w:rsidRPr="00303171" w14:paraId="696D89B0" w14:textId="77777777" w:rsidTr="00062073">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35C20910" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00303171" w:rsidRDefault="006943DB" w:rsidP="00062073">
             <w:r w:rsidRPr="00303171">
               <w:t>Kompletní roční sadu sešitků</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FE277FC" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -10528,51 +10498,50 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E220232" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="00817A65">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51AD8988" wp14:editId="09820259">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-36830</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6350</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="488315" cy="360045"/>
                       <wp:effectExtent l="10795" t="12700" r="5715" b="8255"/>
                       <wp:wrapNone/>
@@ -10697,67 +10666,65 @@
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="60CE5FA4" id="AutoShape 27" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-2.9pt;margin-top:-.5pt;width:38.45pt;height:28.35pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbmi/vIwIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+s0kgsBARVqsEetm2&#10;SLv9AGM7xKpjW7YhoKr/3rEJaGkvVdUcnLE98+bNzPPy6dRJdOTWCa1KnD2kGHFFNRNqX+Jvb5vR&#10;HCPniWJEasVLfOYOP60+flj2puBj3WrJuEUAolzRmxK33psiSRxteUfcgzZcwWWjbUc8bO0+YZb0&#10;gN7JZJyms6TXlhmrKXcOTuvLJV5F/Kbh1H9tGsc9kiUGbj6uNq67sCarJSn2lphW0IEG+QcWHREK&#10;kt6gauIJOljxB1QnqNVON/6B6i7RTSMojzVANVn6WzWvLTE81gLNcebWJvf/YOmX49YiwWB2M4wU&#10;6WBGzwevY2o0fgwN6o0rwK9SWxtKpCf1al40/e6Q0lVL1J5H77ezgeAsRCR3IWHjDKTZ9Z81Ax8C&#10;CWK3To3tAiT0AZ3iUM63ofCTRxQO8/l8kk0xonA1maVpPo0ZSHENNtb5T1x3KBgldt4SsW99pZWC&#10;8WubxVTk+OJ8oEaKa0DIrPRGSBlVIBXqS7yYjqcxwGkpWLgMbs7ud5W06EiCjuI3sLhzs/qgWARr&#10;OWHrwfZEyIsNyaUKeFAc0Bmsi1B+LNLFer6e56N8PFuP8rSuR8+bKh/NNtnjtJ7UVVVnPwO1LC9a&#10;wRhXgd1VtFn+d6IYns9FbjfZ3tqQ3KPHfgHZ6z+SjtMNA71IY6fZeWuvUwedRufhTYWH8H4P9vuX&#10;v/oFAAD//wMAUEsDBBQABgAIAAAAIQA/3T8O3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;bsIwEETvSP0Ha5F6QeAYKaUNcRCq1EOPBaReTbxNAvE6ih2S8vXdntrTajSjmbf5bnKtuGEfGk8a&#10;1CoBgVR621Cl4XR8Wz6DCNGQNa0n1PCNAXbFwyw3mfUjfeDtECvBJRQyo6GOscukDGWNzoSV75DY&#10;+/K9M5FlX0nbm5HLXSvXSfIknWmIF2rT4WuN5fUwOA0YhlQl+xdXnd7v4+Jzfb+M3VHrx/m034KI&#10;OMW/MPziMzoUzHT2A9kgWg3LlMkjX8Uvsb9RCsRZQ5puQBa5/M9f/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDbmi/vIwIAAEEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA/3T8O3QAAAAcBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="59BB178C" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79833876" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00303171" w:rsidRDefault="006943DB" w:rsidP="00062073">
             <w:r w:rsidRPr="00303171">
               <w:t>Obrazové dopisnice s kašetem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A1A0892" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -10780,51 +10747,50 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13C78CB4" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -10862,99 +10828,95 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006943DB" w:rsidRPr="00303171" w14:paraId="03D557C6" w14:textId="77777777" w:rsidTr="006943DB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A481CE6" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00303171" w:rsidRDefault="006943DB" w:rsidP="00062073"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B8975FA" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="009F0B6F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="537FCA2A" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="00817A65">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="687B9EFF" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00303171" w:rsidRDefault="006943DB" w:rsidP="00062073">
             <w:r w:rsidRPr="00303171">
               <w:t>Pohlednice s natištěnou známkou</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="698F927F" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -10977,51 +10939,50 @@
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43F407A0" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00A5624F" w:rsidRDefault="006943DB" w:rsidP="00A1206D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A5624F">
@@ -12038,149 +11999,157 @@
       <w:r w:rsidR="007117D2">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007117D2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="704B6916" w14:textId="77777777" w:rsidR="00120DD0" w:rsidRPr="00303171" w:rsidRDefault="00120DD0" w:rsidP="00D32D5C">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00120DD0" w:rsidRPr="00303171" w:rsidSect="00945A37">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2155" w:right="851" w:bottom="1531" w:left="1134" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4046DB77" w14:textId="77777777" w:rsidR="0010149D" w:rsidRDefault="0010149D" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D4293FA" w14:textId="77777777" w:rsidR="0010149D" w:rsidRDefault="0010149D" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C81A908" w14:textId="77777777" w:rsidR="00FF3805" w:rsidRDefault="00FF3805" w:rsidP="004A6877">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="2" w:space="4" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="00CF1CB2">
       <w:t>Česká pošta, s.p., se sídlem Politických vězňů 909/4, 225 99 Praha 1, IČ</w:t>
     </w:r>
     <w:r>
       <w:t>O</w:t>
     </w:r>
     <w:r w:rsidRPr="00CF1CB2">
       <w:t>: 471 14 983</w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">Strana </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -12218,89 +12187,338 @@
     <w:r w:rsidRPr="00F82EBF">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Zapsaný v Obchodním rejstříku u Městského soudu v Praze, spisová značka A7565</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F82EBF">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>www.ceskaposta.cz</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="014A4B13" w14:textId="77777777" w:rsidR="0010149D" w:rsidRDefault="0010149D" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F824252" w14:textId="77777777" w:rsidR="0010149D" w:rsidRDefault="0010149D" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="641C0427" w14:textId="77777777" w:rsidR="006943DB" w:rsidRPr="00135EB8" w:rsidRDefault="006943DB" w:rsidP="00C43586">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32697ABC" w14:textId="5B3AF31C" w:rsidR="002271B7" w:rsidRDefault="002271B7">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F8D5ACD" wp14:editId="2AD990F8">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="911860" cy="355600"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1607090676" name="Textové pole 2" descr="TLP: GREEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="911860" cy="355600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23498791" w14:textId="56E27B2C" w:rsidR="002271B7" w:rsidRPr="002271B7" w:rsidRDefault="002271B7" w:rsidP="002271B7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002271B7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>TLP: GREEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7F8D5ACD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="TLP: GREEN" style="position:absolute;margin-left:0;margin-top:0;width:71.8pt;height:28pt;z-index:251660800;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpGeyOEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnS9AacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0o5avrdhp2kSmS5sd7T7O7wXRsr3xowVa8GOWcKSuhbu224j9elp9u&#10;OAsobC06sKriBxX43fzjh1nvSjWGBrpaeUZFbCh7V/EG0ZVZFmSjjAgjcMpSUIM3Aunqt1ntRU/V&#10;TZeN83ya9eBr50GqEMj7cAzyeaqvtZL4pHVQyLqK02yYTp/OTTyz+UyUWy9c08rTGOIfpjCitdT0&#10;UupBoGA73/5RyrTSQwCNIwkmA61bqdIOtE2Rv9tm3Qin0i4ETnAXmML/Kysf92v37BkOX2EgAiMg&#10;vQtlIGfcZ9DexC9NyihOEB4usKkBmSTnbVHcTCkiKfR5MpnmCdbs+rPzAb8pMCwaFffESgJL7FcB&#10;qSGlnlNiLwvLtusSM539zUGJ0ZNdJ4wWDpuBtfWb6TdQH2gpD0e+g5PLllqvRMBn4YlgmpZEi090&#10;6A76isPJ4qwB//Nv/phPuFOUs54EU3FLiuas+26Jj/HkS057M0y34jafxJtPNzI2Z8PuzD2QFgt6&#10;Fk4mM+Zhdza1B/NKml7EbhQSVlLPiuPZvMejfOlNSLVYpCTSkhO4smsnY+mIWQT0ZXgV3p1QR6Lr&#10;Ec6SEuU78I+58c/gFjskChIzEd8jmifYSYeJsNObiUJ/e09Z15c9/wUAAP//AwBQSwMEFAAGAAgA&#10;AAAhANHJSoLbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe9Cv8MyBW92V22DxGxK&#10;KQgKFmktep1mJ38wOxuymyZ+e7de9DLweI/3fpOtJ9uKM/W+cazhdqFAEBfONFxpOL4/3TyA8AHZ&#10;YOuYNHyTh3U+u8owNW7kPZ0PoRKxhH2KGuoQulRKX9Rk0S9cRxy90vUWQ5R9JU2PYyy3rbxTKpEW&#10;G44LNXa0ran4OgxWw/PSf4ahLFd+97ob1ctoj8Pbh9bX82nzCCLQFP7CcMGP6JBHppMb2HjRaoiP&#10;hN978Zb3CYiThlWiQOaZ/A+f/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpGeyOEAIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDRyUqC&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="23498791" w14:textId="56E27B2C" w:rsidR="002271B7" w:rsidRPr="002271B7" w:rsidRDefault="002271B7" w:rsidP="002271B7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002271B7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>TLP: GREEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="641C0427" w14:textId="18A5C94A" w:rsidR="006943DB" w:rsidRPr="00135EB8" w:rsidRDefault="002271B7" w:rsidP="00C43586">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1707"/>
       </w:tabs>
       <w:spacing w:before="260"/>
       <w:ind w:left="1701"/>
       <w:rPr>
         <w:color w:val="002776"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="cs-CZ"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B27CB77" wp14:editId="45FD9767">
+              <wp:simplePos x="723900" y="428625"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="911860" cy="355600"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1827518853" name="Textové pole 3" descr="TLP: GREEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="911860" cy="355600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5547DDDA" w14:textId="4116DD9F" w:rsidR="002271B7" w:rsidRPr="002271B7" w:rsidRDefault="002271B7" w:rsidP="002271B7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002271B7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>TLP: GREEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2B27CB77" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="TLP: GREEN" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:71.8pt;height:28pt;z-index:251661824;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4jx/MEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnS9AacYqsRYYB&#10;QVsgHXpWZCk2YIuCxMTOfv0oOU66bqdhF5kiaX6897S469uGHZXzNZiCZ5OUM2UklLXZF/zHy/rT&#10;DWcehSlFA0YV/KQ8v1t+/LDobK6mUEFTKseoiPF5ZwteIdo8SbysVCv8BKwyFNTgWoF0dfukdKKj&#10;6m2TTNN0nnTgSutAKu/J+zAE+TLW11pJfNLaK2RNwWk2jKeL5y6cyXIh8r0TtqrleQzxD1O0ojbU&#10;9FLqQaBgB1f/UaqtpQMPGicS2gS0rqWKO9A2Wfpum20lrIq7EDjeXmDy/6+sfDxu7bNj2H+FnggM&#10;gHTW556cYZ9euzZ8aVJGcYLwdIFN9cgkOW+z7GZOEUmhz7PZPI2wJtefrfP4TUHLglFwR6xEsMRx&#10;45EaUuqYEnoZWNdNE5lpzG8OSgye5DphsLDf9awuCz4dp99BeaKlHAx8eyvXNbXeCI/PwhHBNC2J&#10;Fp/o0A10BYezxVkF7uff/CGfcKcoZx0JpuCGFM1Z890QH9PZl5T2Zhhv2W06CzcXb2TsRsMc2nsg&#10;LWb0LKyMZsjDZjS1g/aVNL0K3SgkjKSeBcfRvMdBvvQmpFqtYhJpyQrcmK2VoXTALAD60r8KZ8+o&#10;I9H1CKOkRP4O/CE3/Ont6oBEQWQm4DugeYaddBgJO7+ZIPS395h1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANHJSoLbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe9Cv8MyBW92V22D&#10;xGxKKQgKFmktep1mJ38wOxuymyZ+e7de9DLweI/3fpOtJ9uKM/W+cazhdqFAEBfONFxpOL4/3TyA&#10;8AHZYOuYNHyTh3U+u8owNW7kPZ0PoRKxhH2KGuoQulRKX9Rk0S9cRxy90vUWQ5R9JU2PYyy3rbxT&#10;KpEWG44LNXa0ran4OgxWw/PSf4ahLFd+97ob1ctoj8Pbh9bX82nzCCLQFP7CcMGP6JBHppMb2HjR&#10;aoiPhN978Zb3CYiThlWiQOaZ/A+f/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4jx/M&#10;EwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDR&#10;yUqC2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5547DDDA" w14:textId="4116DD9F" w:rsidR="002271B7" w:rsidRPr="002271B7" w:rsidRDefault="002271B7" w:rsidP="002271B7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002271B7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>TLP: GREEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="006943DB">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E65D251" wp14:editId="734232A8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1536065</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>433705</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="71755" cy="467995"/>
           <wp:effectExtent l="0" t="0" r="4445" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 5" descr="C:\DATA\Personal data\Projects\Libor Sejna\2010-02-16\Cara svisla.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 5" descr="C:\DATA\Personal data\Projects\Libor Sejna\2010-02-16\Cara svisla.png"/>
@@ -12324,51 +12542,51 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="71755" cy="467995"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="006943DB">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D9E50F0" wp14:editId="4D93F568">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>1080135</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6294120" cy="149225"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 8" descr="C:\DATA\Personal data\Projects\Libor Sejna\2010-02-16\Cara1.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 8" descr="C:\DATA\Personal data\Projects\Libor Sejna\2010-02-16\Cara1.png"/>
@@ -12392,51 +12610,51 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6294120" cy="149225"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="006943DB">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="403A780A" wp14:editId="1E1BE8A2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>721360</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="612140" cy="470535"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 1" descr="LogoCP2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="LogoCP2.png"/>
@@ -12473,52 +12691,181 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="009C7085" w:rsidRPr="00824E5D">
       <w:t>Roční objednávka</w:t>
     </w:r>
     <w:r w:rsidR="009C7085" w:rsidDel="009C7085">
       <w:rPr>
         <w:color w:val="002776"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40E67F2B" w14:textId="75EDD75D" w:rsidR="002271B7" w:rsidRDefault="002271B7">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="406C1122" wp14:editId="6AE84295">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="911860" cy="355600"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="749055057" name="Textové pole 1" descr="TLP: GREEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="911860" cy="355600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="681E350F" w14:textId="69E65EB5" w:rsidR="002271B7" w:rsidRPr="002271B7" w:rsidRDefault="002271B7" w:rsidP="002271B7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002271B7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>TLP: GREEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="406C1122" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="TLP: GREEN" style="position:absolute;margin-left:0;margin-top:0;width:71.8pt;height:28pt;z-index:251659776;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPUPChDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0X2xnS9AacYqsRYYB&#10;QVsgHXpWZCk2YIuCxMTOfv0o2Um6bqdhF5kv8/Hx4+Kubxt2VM7XYAqeTVLOlJFQ1mZf8B8v6083&#10;nHkUphQNGFXwk/L8bvnxw6KzuZpCBU2pHKMkxuedLXiFaPMk8bJSrfATsMqQU4NrBZLq9knpREfZ&#10;2yaZpuk86cCV1oFU3pP1YXDyZcyvtZL4pLVXyJqCU28YXxffXXiT5ULkeydsVcuxDfEPXbSiNlT0&#10;kupBoGAHV/+Rqq2lAw8aJxLaBLSupYoz0DRZ+m6abSWsirMQON5eYPL/L618PG7ts2PYf4WeFhgA&#10;6azPPRnDPL12bfhSp4z8BOHpApvqkUky3mbZzZw8klyfZ7N5GmFNrj9b5/GbgpYFoeCOthLBEseN&#10;RypIoeeQUMvAum6auJnG/GagwGBJrh0GCftdP7a9g/JE0zgYFu2tXNdUcyM8PgtHm6U2ia34RI9u&#10;oCs4jBJnFbiff7OHeAKcvJx1xJSCG6IyZ813Q4uYzr6kNDDDqGW36SxoLmok7M6CObT3QCTM6B6s&#10;jGKIw+YsagftK5F5FaqRSxhJNQuOZ/EeB97SMUi1WsUgIpEVuDFbK0PqAFZA8qV/Fc6OcCPt6RHO&#10;XBL5O9SH2PCnt6sDEvZxJQHYAc0RbyJg3NR4LIHhb/UYdT3p5S8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRyUqC2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvQr/DMgVvdldtg8RsSikI&#10;ChZpLXqdZid/MDsbspsmfnu3XvQy8HiP936TrSfbijP1vnGs4XahQBAXzjRcaTi+P908gPAB2WDr&#10;mDR8k4d1PrvKMDVu5D2dD6ESsYR9ihrqELpUSl/UZNEvXEccvdL1FkOUfSVNj2Mst628UyqRFhuO&#10;CzV2tK2p+DoMVsPz0n+GoSxXfve6G9XLaI/D24fW1/Np8wgi0BT+wnDBj+iQR6aTG9h40WqIj4Tf&#10;e/GW9wmIk4ZVokDmmfwPn/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT1DwoQ4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0clKgtsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="681E350F" w14:textId="69E65EB5" w:rsidR="002271B7" w:rsidRPr="002271B7" w:rsidRDefault="002271B7" w:rsidP="002271B7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002271B7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>TLP: GREEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B9E4E0EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5A142CA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -14150,54 +14497,53 @@
   <w:num w:numId="21" w16cid:durableId="50470575">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1496266768">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="412049472">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1998800474">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1934244679">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1095908004">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1164124755">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WyYLj9AaLJnymRPMB7P7ww/hrMBhg2OaoTcH2LsE5U5KoxRdcV3bybKP4QLdQz6sp0/34t+Z6g0tFFy3w4kRmg==" w:salt="v9GeMDnqx7A3uyPaJvs2tA=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14227,50 +14573,51 @@
     <w:rsid w:val="000B6BD3"/>
     <w:rsid w:val="000C7DC3"/>
     <w:rsid w:val="000D426F"/>
     <w:rsid w:val="000F5DA9"/>
     <w:rsid w:val="0010149D"/>
     <w:rsid w:val="00113956"/>
     <w:rsid w:val="00120DD0"/>
     <w:rsid w:val="00135EB8"/>
     <w:rsid w:val="001366BF"/>
     <w:rsid w:val="00160A8C"/>
     <w:rsid w:val="00162CDA"/>
     <w:rsid w:val="00171DE6"/>
     <w:rsid w:val="00190879"/>
     <w:rsid w:val="00193DF2"/>
     <w:rsid w:val="001C58B2"/>
     <w:rsid w:val="001D08B4"/>
     <w:rsid w:val="001D0D54"/>
     <w:rsid w:val="001D5F44"/>
     <w:rsid w:val="001E250B"/>
     <w:rsid w:val="001F4EAD"/>
     <w:rsid w:val="001F741B"/>
     <w:rsid w:val="00211595"/>
     <w:rsid w:val="00212034"/>
     <w:rsid w:val="0022161F"/>
     <w:rsid w:val="002239FA"/>
+    <w:rsid w:val="002271B7"/>
     <w:rsid w:val="00231779"/>
     <w:rsid w:val="00242ABC"/>
     <w:rsid w:val="00242D05"/>
     <w:rsid w:val="0024377F"/>
     <w:rsid w:val="00254604"/>
     <w:rsid w:val="00254D60"/>
     <w:rsid w:val="00271EEE"/>
     <w:rsid w:val="00284F44"/>
     <w:rsid w:val="002864E3"/>
     <w:rsid w:val="002B6716"/>
     <w:rsid w:val="002B7B70"/>
     <w:rsid w:val="002C6A2A"/>
     <w:rsid w:val="002C74FD"/>
     <w:rsid w:val="002F5E86"/>
     <w:rsid w:val="002F684E"/>
     <w:rsid w:val="00303171"/>
     <w:rsid w:val="003068DC"/>
     <w:rsid w:val="00306AF3"/>
     <w:rsid w:val="00312783"/>
     <w:rsid w:val="0032736C"/>
     <w:rsid w:val="003606ED"/>
     <w:rsid w:val="0036498A"/>
     <w:rsid w:val="00365AB2"/>
     <w:rsid w:val="00373818"/>
     <w:rsid w:val="00383214"/>
@@ -14430,50 +14777,51 @@
     <w:rsid w:val="00BC0FCF"/>
     <w:rsid w:val="00BD2646"/>
     <w:rsid w:val="00BD5235"/>
     <w:rsid w:val="00BD7F06"/>
     <w:rsid w:val="00BF570B"/>
     <w:rsid w:val="00C037FF"/>
     <w:rsid w:val="00C270C2"/>
     <w:rsid w:val="00C3488F"/>
     <w:rsid w:val="00C41461"/>
     <w:rsid w:val="00C43586"/>
     <w:rsid w:val="00C45334"/>
     <w:rsid w:val="00C4695D"/>
     <w:rsid w:val="00C5164B"/>
     <w:rsid w:val="00C54B75"/>
     <w:rsid w:val="00C54D4F"/>
     <w:rsid w:val="00C5528A"/>
     <w:rsid w:val="00C5691C"/>
     <w:rsid w:val="00C84F7F"/>
     <w:rsid w:val="00C9428B"/>
     <w:rsid w:val="00CA03C5"/>
     <w:rsid w:val="00CA1439"/>
     <w:rsid w:val="00CB082E"/>
     <w:rsid w:val="00CC15ED"/>
     <w:rsid w:val="00CD3D70"/>
     <w:rsid w:val="00CF1CB2"/>
+    <w:rsid w:val="00CF3E8E"/>
     <w:rsid w:val="00D00C32"/>
     <w:rsid w:val="00D24F8A"/>
     <w:rsid w:val="00D25607"/>
     <w:rsid w:val="00D32D5C"/>
     <w:rsid w:val="00D33129"/>
     <w:rsid w:val="00D34124"/>
     <w:rsid w:val="00D42E96"/>
     <w:rsid w:val="00D4390E"/>
     <w:rsid w:val="00D47A90"/>
     <w:rsid w:val="00D61A25"/>
     <w:rsid w:val="00D64841"/>
     <w:rsid w:val="00D708BF"/>
     <w:rsid w:val="00D776BD"/>
     <w:rsid w:val="00DA16D1"/>
     <w:rsid w:val="00DB148D"/>
     <w:rsid w:val="00DC2D71"/>
     <w:rsid w:val="00DE3C81"/>
     <w:rsid w:val="00DF343E"/>
     <w:rsid w:val="00DF40E3"/>
     <w:rsid w:val="00E01274"/>
     <w:rsid w:val="00E05E15"/>
     <w:rsid w:val="00E20AB1"/>
     <w:rsid w:val="00E26E3A"/>
     <w:rsid w:val="00E31989"/>
     <w:rsid w:val="00E42B80"/>
@@ -14516,51 +14864,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CDDAAC7"/>
   <w15:docId w15:val="{E15FA399-8AF9-4DEA-9830-C058768171D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15957,62 +16305,62 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D5851"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
     <w:name w:val="Předmět komentáře Char"/>
     <w:link w:val="Pedmtkomente"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D5851"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\20816\AppData\Local\Temp\Temp1_Universal_bez_kryci_stranky%5b1%5d.zip\Universal_bez_kryci_stranky.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -16344,27 +16692,60 @@
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Roční objednávka - filatelie</dc:title>
   <dc:creator>Česká pošta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Version">
     <vt:lpwstr>1.0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>2ca5ac51,5fca41f4,6cedb985</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>TLP: GREEN</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_SetDate">
+    <vt:lpwstr>2026-04-22T14:15:27Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_Name">
+    <vt:lpwstr>TLP-GREEN</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_SiteId">
+    <vt:lpwstr>63bc9307-946b-4c36-9003-abc36ab892f7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_ActionId">
+    <vt:lpwstr>7b0d803c-7e0c-4f73-82ee-ba989e65844d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_2b1d3de5-f378-4f1a-98b2-045b457791ed_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>