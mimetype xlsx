--- v0 (2026-04-11)
+++ v1 (2026-09-09)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27809"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://csposta-my.sharepoint.com/personal/krbec_marek_cpost_cz/Documents/Dokumenty/Extra úkol-výpomoc Steidel/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SIMA\CP_Podací archy\test\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9C9D372B-2F3A-461D-80E9-59F5787C334E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{17B62478-53C5-4885-A36B-15C8B66BA53D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookPassword="9649" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5055" yWindow="0" windowWidth="21600" windowHeight="16470" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Poštovní podací arch" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Poštovní podací arch'!$A$1:$H$66</definedName>
     <definedName name="Z_D2D3B17D_4348_4B8C_B47A_4D963793E3E3_.wvu.PrintArea" localSheetId="0" hidden="1">'Poštovní podací arch'!$A$1:$H$57</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="čp" guid="{D2D3B17D-4348-4B8C-B47A-4D963793E3E3}" maximized="1" xWindow="1" yWindow="1" windowWidth="1280" windowHeight="575" activeSheetId="2" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -198,51 +198,51 @@
     <t xml:space="preserve">Česká pošta, s.p., IČ 47114983 </t>
   </si>
   <si>
     <t xml:space="preserve">                            Souhrnné potvrzení pošty: </t>
   </si>
   <si>
     <t>V případě zásilek, u kterých v souladu se zněním Poštovních nebo</t>
   </si>
   <si>
     <t>Obchodních podmínek České pošty odesílatel neuvádí udanou cenu,</t>
   </si>
   <si>
     <t>se v jednotlivých polích Udaná cena nevyplňuje.</t>
   </si>
   <si>
     <t>* Nepovinné údaje k dobírce</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0;[Red]0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -972,90 +972,90 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>85725</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>97418</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>628650</xdr:colOff>
+      <xdr:colOff>638175</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2188" name="Obrázek 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C080000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="57150" y="47625"/>
-          <a:ext cx="1314450" cy="180975"/>
+          <a:off x="85725" y="97418"/>
+          <a:ext cx="1571625" cy="226432"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -1340,774 +1340,774 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1"/>
   <dimension ref="A1:K67"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="C65" sqref="C65"/>
+    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" topLeftCell="A26" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.15"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="27.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="5" customWidth="1"/>
     <col min="7" max="7" width="22" style="5" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="5" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="5"/>
     <col min="11" max="11" width="34.42578125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.28515625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16.5" customHeight="1">
+    <row r="1" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
     </row>
-    <row r="2" spans="1:11" ht="5.25" customHeight="1">
+    <row r="2" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
     </row>
-    <row r="3" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:11" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
     </row>
-    <row r="4" spans="1:11" s="10" customFormat="1" ht="5.25" customHeight="1">
+    <row r="4" spans="1:11" s="10" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9"/>
     </row>
-    <row r="5" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:11" s="10" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="34"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="25"/>
       <c r="H5" s="25"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="5.25" customHeight="1"/>
-    <row r="7" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="1:11" s="10" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="12"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
     </row>
-    <row r="8" spans="1:11" s="10" customFormat="1" ht="5.25" customHeight="1"/>
-    <row r="9" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="8" spans="1:11" s="10" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:11" s="10" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="13"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
     </row>
-    <row r="10" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="10" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="8"/>
       <c r="C10" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
     </row>
-    <row r="11" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="11" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
       <c r="B11" s="8"/>
       <c r="C11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
     </row>
-    <row r="12" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="12" spans="1:11" s="10" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2"/>
       <c r="B12" s="23" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
     </row>
-    <row r="13" spans="1:11" s="10" customFormat="1" ht="5.25" customHeight="1">
+    <row r="13" spans="1:11" s="10" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
-    <row r="14" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+    <row r="14" spans="1:11" s="10" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="12"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
     </row>
-    <row r="15" spans="1:11" s="15" customFormat="1" ht="60" customHeight="1" thickBot="1">
+    <row r="15" spans="1:11" s="15" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="32"/>
       <c r="D15" s="33"/>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="36"/>
       <c r="H15" s="4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="14.25" customHeight="1">
+    <row r="16" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="54"/>
       <c r="B16" s="37"/>
       <c r="C16" s="38"/>
       <c r="D16" s="39"/>
       <c r="E16" s="57"/>
       <c r="F16" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="50"/>
       <c r="H16" s="29"/>
     </row>
-    <row r="17" spans="1:8" ht="14.25" customHeight="1">
+    <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="55"/>
       <c r="B17" s="40"/>
       <c r="C17" s="41"/>
       <c r="D17" s="42"/>
       <c r="E17" s="58"/>
       <c r="F17" s="53"/>
       <c r="G17" s="51"/>
       <c r="H17" s="30"/>
     </row>
-    <row r="18" spans="1:8" ht="14.25" customHeight="1">
+    <row r="18" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="55"/>
       <c r="B18" s="40"/>
       <c r="C18" s="41"/>
       <c r="D18" s="42"/>
       <c r="E18" s="58"/>
       <c r="F18" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="49"/>
       <c r="H18" s="16" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="14.25" customHeight="1">
+    <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="55"/>
       <c r="B19" s="43"/>
       <c r="C19" s="44"/>
       <c r="D19" s="45"/>
       <c r="E19" s="58"/>
       <c r="F19" s="60"/>
       <c r="G19" s="61"/>
       <c r="H19" s="46"/>
     </row>
-    <row r="20" spans="1:8" ht="14.25" customHeight="1">
+    <row r="20" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="55"/>
       <c r="B20" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="64"/>
       <c r="D20" s="65"/>
       <c r="E20" s="58"/>
       <c r="F20" s="60"/>
       <c r="G20" s="61"/>
       <c r="H20" s="46"/>
     </row>
-    <row r="21" spans="1:8" ht="14.25" customHeight="1" thickBot="1">
+    <row r="21" spans="1:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="56"/>
       <c r="B21" s="18"/>
       <c r="C21" s="66"/>
       <c r="D21" s="67"/>
       <c r="E21" s="59"/>
       <c r="F21" s="62"/>
       <c r="G21" s="63"/>
       <c r="H21" s="47"/>
     </row>
-    <row r="22" spans="1:8" ht="14.25" customHeight="1">
+    <row r="22" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="54"/>
       <c r="B22" s="37"/>
       <c r="C22" s="38"/>
       <c r="D22" s="39"/>
       <c r="E22" s="57"/>
       <c r="F22" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="50"/>
       <c r="H22" s="29"/>
     </row>
-    <row r="23" spans="1:8" ht="14.25" customHeight="1">
+    <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="55"/>
       <c r="B23" s="40"/>
       <c r="C23" s="41"/>
       <c r="D23" s="42"/>
       <c r="E23" s="58"/>
       <c r="F23" s="53"/>
       <c r="G23" s="51"/>
       <c r="H23" s="30"/>
     </row>
-    <row r="24" spans="1:8" ht="14.25" customHeight="1">
+    <row r="24" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="55"/>
       <c r="B24" s="40"/>
       <c r="C24" s="41"/>
       <c r="D24" s="42"/>
       <c r="E24" s="58"/>
       <c r="F24" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="49"/>
       <c r="H24" s="16" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="14.25" customHeight="1">
+    <row r="25" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="55"/>
       <c r="B25" s="43"/>
       <c r="C25" s="44"/>
       <c r="D25" s="45"/>
       <c r="E25" s="58"/>
       <c r="F25" s="60"/>
       <c r="G25" s="61"/>
       <c r="H25" s="46"/>
     </row>
-    <row r="26" spans="1:8" ht="14.25" customHeight="1">
+    <row r="26" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="55"/>
       <c r="B26" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="64"/>
       <c r="D26" s="65"/>
       <c r="E26" s="58"/>
       <c r="F26" s="60"/>
       <c r="G26" s="61"/>
       <c r="H26" s="46"/>
     </row>
-    <row r="27" spans="1:8" ht="14.25" customHeight="1" thickBot="1">
+    <row r="27" spans="1:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="56"/>
       <c r="B27" s="18"/>
       <c r="C27" s="66"/>
       <c r="D27" s="67"/>
       <c r="E27" s="59"/>
       <c r="F27" s="62"/>
       <c r="G27" s="63"/>
       <c r="H27" s="47"/>
     </row>
-    <row r="28" spans="1:8" ht="14.25" customHeight="1">
+    <row r="28" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="54"/>
       <c r="B28" s="37"/>
       <c r="C28" s="38"/>
       <c r="D28" s="39"/>
       <c r="E28" s="57"/>
       <c r="F28" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="50"/>
       <c r="H28" s="29"/>
     </row>
-    <row r="29" spans="1:8" ht="14.25" customHeight="1">
+    <row r="29" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="55"/>
       <c r="B29" s="40"/>
       <c r="C29" s="41"/>
       <c r="D29" s="42"/>
       <c r="E29" s="58"/>
       <c r="F29" s="53"/>
       <c r="G29" s="51"/>
       <c r="H29" s="30"/>
     </row>
-    <row r="30" spans="1:8" ht="14.25" customHeight="1">
+    <row r="30" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="55"/>
       <c r="B30" s="40"/>
       <c r="C30" s="41"/>
       <c r="D30" s="42"/>
       <c r="E30" s="58"/>
       <c r="F30" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="49"/>
       <c r="H30" s="16" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="14.25" customHeight="1">
+    <row r="31" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="55"/>
       <c r="B31" s="43"/>
       <c r="C31" s="44"/>
       <c r="D31" s="45"/>
       <c r="E31" s="58"/>
       <c r="F31" s="60"/>
       <c r="G31" s="61"/>
       <c r="H31" s="46"/>
     </row>
-    <row r="32" spans="1:8" ht="14.25" customHeight="1">
+    <row r="32" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="55"/>
       <c r="B32" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="64"/>
       <c r="D32" s="65"/>
       <c r="E32" s="58"/>
       <c r="F32" s="60"/>
       <c r="G32" s="61"/>
       <c r="H32" s="46"/>
     </row>
-    <row r="33" spans="1:8" ht="14.25" customHeight="1" thickBot="1">
+    <row r="33" spans="1:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="56"/>
       <c r="B33" s="18"/>
       <c r="C33" s="66"/>
       <c r="D33" s="67"/>
       <c r="E33" s="59"/>
       <c r="F33" s="62"/>
       <c r="G33" s="63"/>
       <c r="H33" s="47"/>
     </row>
-    <row r="34" spans="1:8" ht="14.25" customHeight="1">
+    <row r="34" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="54"/>
       <c r="B34" s="37"/>
       <c r="C34" s="38"/>
       <c r="D34" s="39"/>
       <c r="E34" s="57"/>
       <c r="F34" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="50"/>
       <c r="H34" s="29"/>
     </row>
-    <row r="35" spans="1:8" ht="14.25" customHeight="1">
+    <row r="35" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="55"/>
       <c r="B35" s="40"/>
       <c r="C35" s="41"/>
       <c r="D35" s="42"/>
       <c r="E35" s="58"/>
       <c r="F35" s="53"/>
       <c r="G35" s="51"/>
       <c r="H35" s="30"/>
     </row>
-    <row r="36" spans="1:8" ht="14.25" customHeight="1">
+    <row r="36" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="55"/>
       <c r="B36" s="40"/>
       <c r="C36" s="41"/>
       <c r="D36" s="42"/>
       <c r="E36" s="58"/>
       <c r="F36" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="49"/>
       <c r="H36" s="16" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="14.25" customHeight="1">
+    <row r="37" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="55"/>
       <c r="B37" s="43"/>
       <c r="C37" s="44"/>
       <c r="D37" s="45"/>
       <c r="E37" s="58"/>
       <c r="F37" s="60"/>
       <c r="G37" s="61"/>
       <c r="H37" s="46"/>
     </row>
-    <row r="38" spans="1:8" ht="14.25" customHeight="1">
+    <row r="38" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="55"/>
       <c r="B38" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="64"/>
       <c r="D38" s="65"/>
       <c r="E38" s="58"/>
       <c r="F38" s="60"/>
       <c r="G38" s="61"/>
       <c r="H38" s="46"/>
     </row>
-    <row r="39" spans="1:8" ht="14.25" customHeight="1" thickBot="1">
+    <row r="39" spans="1:8" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="56"/>
       <c r="B39" s="18"/>
       <c r="C39" s="66"/>
       <c r="D39" s="67"/>
       <c r="E39" s="59"/>
       <c r="F39" s="62"/>
       <c r="G39" s="63"/>
       <c r="H39" s="47"/>
     </row>
-    <row r="40" spans="1:8" ht="14.25" customHeight="1">
+    <row r="40" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="54"/>
       <c r="B40" s="37"/>
       <c r="C40" s="38"/>
       <c r="D40" s="39"/>
       <c r="E40" s="57"/>
       <c r="F40" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="50"/>
       <c r="H40" s="29"/>
     </row>
-    <row r="41" spans="1:8" ht="14.25" customHeight="1">
+    <row r="41" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="55"/>
       <c r="B41" s="40"/>
       <c r="C41" s="41"/>
       <c r="D41" s="42"/>
       <c r="E41" s="58"/>
       <c r="F41" s="53"/>
       <c r="G41" s="51"/>
       <c r="H41" s="30"/>
     </row>
-    <row r="42" spans="1:8" ht="14.25" customHeight="1">
+    <row r="42" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="55"/>
       <c r="B42" s="40"/>
       <c r="C42" s="41"/>
       <c r="D42" s="42"/>
       <c r="E42" s="58"/>
       <c r="F42" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="49"/>
       <c r="H42" s="16" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="14.25" customHeight="1">
+    <row r="43" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="55"/>
       <c r="B43" s="43"/>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="58"/>
       <c r="F43" s="60"/>
       <c r="G43" s="61"/>
       <c r="H43" s="46"/>
     </row>
-    <row r="44" spans="1:8" ht="14.25" customHeight="1">
+    <row r="44" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="55"/>
       <c r="B44" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="64"/>
       <c r="D44" s="65"/>
       <c r="E44" s="58"/>
       <c r="F44" s="60"/>
       <c r="G44" s="61"/>
       <c r="H44" s="46"/>
     </row>
-    <row r="45" spans="1:8" ht="14.25" customHeight="1" thickBot="1">
+    <row r="45" spans="1:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="56"/>
       <c r="B45" s="18"/>
       <c r="C45" s="66"/>
       <c r="D45" s="67"/>
       <c r="E45" s="59"/>
       <c r="F45" s="62"/>
       <c r="G45" s="63"/>
       <c r="H45" s="47"/>
     </row>
-    <row r="46" spans="1:8" ht="14.25" customHeight="1">
+    <row r="46" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="54"/>
       <c r="B46" s="37"/>
       <c r="C46" s="38"/>
       <c r="D46" s="39"/>
       <c r="E46" s="57"/>
       <c r="F46" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="50"/>
       <c r="H46" s="29"/>
     </row>
-    <row r="47" spans="1:8" ht="14.25" customHeight="1">
+    <row r="47" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="55"/>
       <c r="B47" s="40"/>
       <c r="C47" s="41"/>
       <c r="D47" s="42"/>
       <c r="E47" s="58"/>
       <c r="F47" s="53"/>
       <c r="G47" s="51"/>
       <c r="H47" s="30"/>
     </row>
-    <row r="48" spans="1:8" ht="14.25" customHeight="1">
+    <row r="48" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="55"/>
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="42"/>
       <c r="E48" s="58"/>
       <c r="F48" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="49"/>
       <c r="H48" s="16" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="14.25" customHeight="1">
+    <row r="49" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="55"/>
       <c r="B49" s="43"/>
       <c r="C49" s="44"/>
       <c r="D49" s="45"/>
       <c r="E49" s="58"/>
       <c r="F49" s="60"/>
       <c r="G49" s="61"/>
       <c r="H49" s="46"/>
     </row>
-    <row r="50" spans="1:8" ht="14.25" customHeight="1">
+    <row r="50" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="55"/>
       <c r="B50" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="64"/>
       <c r="D50" s="65"/>
       <c r="E50" s="58"/>
       <c r="F50" s="60"/>
       <c r="G50" s="61"/>
       <c r="H50" s="46"/>
     </row>
-    <row r="51" spans="1:8" ht="14.25" customHeight="1" thickBot="1">
+    <row r="51" spans="1:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="56"/>
       <c r="B51" s="18"/>
       <c r="C51" s="66"/>
       <c r="D51" s="67"/>
       <c r="E51" s="59"/>
       <c r="F51" s="62"/>
       <c r="G51" s="63"/>
       <c r="H51" s="47"/>
     </row>
-    <row r="52" spans="1:8" ht="17.25" customHeight="1">
+    <row r="52" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="53" spans="1:8" ht="3.75" customHeight="1">
+    <row r="53" spans="1:8" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="6"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.2">
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
     </row>
-    <row r="55" spans="1:8" ht="10.5" customHeight="1">
+    <row r="55" spans="1:8" ht="0.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
     </row>
-    <row r="56" spans="1:8" ht="10.5" customHeight="1">
+    <row r="56" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
     </row>
-    <row r="57" spans="1:8" ht="9.75" customHeight="1">
+    <row r="57" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
     </row>
-    <row r="58" spans="1:8" ht="9.75" customHeight="1">
+    <row r="58" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
     </row>
-    <row r="59" spans="1:8" ht="9.75" customHeight="1">
+    <row r="59" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="11"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
     </row>
-    <row r="60" spans="1:8" ht="9.75" customHeight="1">
+    <row r="60" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="11"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
     </row>
-    <row r="61" spans="1:8" ht="9.75" customHeight="1">
+    <row r="61" spans="1:8" ht="1.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="11"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
     </row>
-    <row r="62" spans="1:8" ht="9.75" customHeight="1">
+    <row r="62" spans="1:8" ht="9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="11"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
     </row>
-    <row r="63" spans="1:8" ht="9.75" customHeight="1">
+    <row r="63" spans="1:8" ht="9.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="11"/>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
     </row>
-    <row r="64" spans="1:8" ht="9.75" customHeight="1">
+    <row r="64" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="11"/>
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
     </row>
-    <row r="65" spans="1:1">
+    <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="66" spans="1:1">
+    <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="2"/>
     </row>
-    <row r="67" spans="1:1">
+    <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="2"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange password="DFED" sqref="D3:H3 F56:H67 A14 H52:H55 F53:G55 A15:H15 A1:H2 B52:E67 A52:A53 A56:A67 A16:D51" name="Oblast1"/>
   </protectedRanges>
   <customSheetViews>
     <customSheetView guid="{D2D3B17D-4348-4B8C-B47A-4D963793E3E3}" showPageBreaks="1" showGridLines="0" printArea="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A25" sqref="A1:G25"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="72">
     <mergeCell ref="A40:A45"/>
     <mergeCell ref="E40:E45"/>
     <mergeCell ref="F43:G45"/>
     <mergeCell ref="H43:H45"/>
     <mergeCell ref="C44:D45"/>
     <mergeCell ref="A34:A39"/>
     <mergeCell ref="E34:E39"/>
     <mergeCell ref="F37:G39"/>
     <mergeCell ref="H37:H39"/>
@@ -2451,79 +2451,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC14C6D-BFFB-4FD7-989D-DAE97031BEF5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC14C6D-BFFB-4FD7-989D-DAE97031BEF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{056D7A44-62CF-4B3A-99AA-D75F618C6906}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{056D7A44-62CF-4B3A-99AA-D75F618C6906}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c908db32-4a46-43a8-8a7e-b28f2a573d82"/>
+    <ds:schemaRef ds:uri="577fce4b-1f19-44a2-ab5c-f6b49b462109"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5308E3D3-1EA3-4C1C-93D5-1D9429E455D3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5308E3D3-1EA3-4C1C-93D5-1D9429E455D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="577fce4b-1f19-44a2-ab5c-f6b49b462109"/>
+    <ds:schemaRef ds:uri="c908db32-4a46-43a8-8a7e-b28f2a573d82"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Listy</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Pojmenované oblasti</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Poštovní podací arch</vt:lpstr>
+      <vt:lpstr>'Poštovní podací arch'!Oblast_tisku</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>ČP, s.p., Gř</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nový poštovní podací arch - formát xls</dc:title>
   <dc:subject/>
   <dc:creator>Česká pošta</dc:creator>
   <cp:keywords>6.10.2010</cp:keywords>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BC04A9986BE22E428DAA7BEFDB8044E7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>284500</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>