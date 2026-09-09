--- v0 (2026-04-11)
+++ v1 (2026-09-09)
@@ -1,93 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="37FC94D6" w14:textId="1E019674" w:rsidR="00A821A8" w:rsidRPr="00A821A8" w:rsidRDefault="00A821A8" w:rsidP="00AE79EC">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:ind w:left="-1080" w:right="-648"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11058" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11058"/>
       </w:tblGrid>
       <w:tr w:rsidR="00857282" w:rsidRPr="0085367C" w14:paraId="7CF99AAE" w14:textId="77777777" w:rsidTr="006879D9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FE69BF3" w14:textId="39E0E795" w:rsidR="00857282" w:rsidRPr="0085367C" w:rsidRDefault="00857282" w:rsidP="00D86F20">
             <w:pPr>
               <w:pStyle w:val="Zhlav"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80"/>
               <w:ind w:right="-646"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085367C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -187,51 +184,50 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0067725B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00857282" w:rsidRPr="0085367C" w14:paraId="128FFC77" w14:textId="77777777" w:rsidTr="006879D9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EB00A83" w14:textId="0474B2CD" w:rsidR="00857282" w:rsidRPr="0085367C" w:rsidRDefault="00857282" w:rsidP="00D86F20">
             <w:pPr>
               <w:pStyle w:val="Zhlav"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80"/>
               <w:ind w:right="-646"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085367C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -325,51 +321,50 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00572EE5" w:rsidRPr="0085367C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00857282" w:rsidRPr="0085367C" w14:paraId="087BE589" w14:textId="77777777" w:rsidTr="006879D9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38D50F89" w14:textId="08E23F45" w:rsidR="00857282" w:rsidRPr="0085367C" w:rsidRDefault="00C34778" w:rsidP="00572EE5">
             <w:pPr>
               <w:pStyle w:val="Zhlav"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80"/>
               <w:ind w:right="-646"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085367C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -519,51 +514,50 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80"/>
               <w:ind w:right="-646"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6BB6" w:rsidRPr="0085367C" w14:paraId="7A4B0406" w14:textId="77777777" w:rsidTr="006879D9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14216D26" w14:textId="77777777" w:rsidR="003F6BB6" w:rsidRPr="0085367C" w:rsidRDefault="003F6BB6" w:rsidP="00572EE5">
             <w:pPr>
               <w:pStyle w:val="Zhlav"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80"/>
               <w:ind w:right="-646"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085367C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -582,51 +576,50 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80"/>
               <w:ind w:right="-646"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6BB6" w:rsidRPr="0085367C" w14:paraId="61151F8F" w14:textId="77777777" w:rsidTr="0085367C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AE65344" w14:textId="3A709ED5" w:rsidR="003F6BB6" w:rsidRPr="0085367C" w:rsidRDefault="00D5056F" w:rsidP="0085367C">
             <w:pPr>
               <w:pStyle w:val="Zhlav"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="1418" w:right="-646"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
@@ -1041,51 +1034,50 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003D5BE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6BB6" w:rsidRPr="0085367C" w14:paraId="00BDCC41" w14:textId="77777777" w:rsidTr="0085367C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02689236" w14:textId="68AFF54B" w:rsidR="003F6BB6" w:rsidRPr="0085367C" w:rsidRDefault="003D5BE1" w:rsidP="00395A0E">
             <w:pPr>
               <w:pStyle w:val="Zhlav"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="1418" w:right="-646"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1231,51 +1223,50 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C03000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6BB6" w:rsidRPr="0085367C" w14:paraId="696A6BF3" w14:textId="77777777" w:rsidTr="006879D9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C519AA8" w14:textId="6DFC29CF" w:rsidR="00D90214" w:rsidRPr="0085367C" w:rsidRDefault="00C21AA9" w:rsidP="00D90214">
             <w:pPr>
               <w:pStyle w:val="Zhlav"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="1418" w:right="-646" w:hanging="425"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -8758,196 +8749,186 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="140CFEC5" w14:textId="77777777" w:rsidR="003409F3" w:rsidRPr="008359A5" w:rsidRDefault="003409F3" w:rsidP="00BA32F7">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15F65646" w14:textId="41A09A03" w:rsidR="00D91514" w:rsidRDefault="00D91514" w:rsidP="006879D9">
+    <w:p w14:paraId="15F65646" w14:textId="68CA84A2" w:rsidR="00D91514" w:rsidRDefault="00D91514" w:rsidP="006879D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00141178">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Česká pošta, s.p., IČ 47114983</w:t>
       </w:r>
+      <w:r w:rsidR="009C772C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  l</w:t>
+      </w:r>
       <w:r w:rsidR="00141178">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00460FDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Souhrnné p</w:t>
       </w:r>
       <w:r w:rsidRPr="00141178">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>otvrzení pošty</w:t>
       </w:r>
       <w:r w:rsidR="00B32AC4" w:rsidRPr="00141178">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D91514" w:rsidSect="004D24A4">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="00D91514" w:rsidSect="00FF5C68">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1276" w:right="567" w:bottom="1276" w:left="567" w:header="227" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1560" w:right="567" w:bottom="0" w:left="567" w:header="227" w:footer="219" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E3D156C" w14:textId="77777777" w:rsidR="00FE4EA9" w:rsidRDefault="00FE4EA9">
+    <w:p w14:paraId="622B4478" w14:textId="77777777" w:rsidR="00701AB6" w:rsidRDefault="00701AB6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B47C917" w14:textId="77777777" w:rsidR="00FE4EA9" w:rsidRDefault="00FE4EA9">
+    <w:p w14:paraId="4C79BDB5" w14:textId="77777777" w:rsidR="00701AB6" w:rsidRDefault="00701AB6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05BD3575" w14:textId="77777777" w:rsidR="008B145E" w:rsidRDefault="003F6BB6" w:rsidP="006879D9">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>* Nepovinné údaje k dobírce</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="46B872CA" w14:textId="77777777" w:rsidR="003F6BB6" w:rsidRDefault="003F6BB6" w:rsidP="006879D9">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
@@ -9043,197 +9024,192 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="5FC228ED" w14:textId="77777777" w:rsidR="003409F3" w:rsidRPr="007E12D4" w:rsidRDefault="003409F3" w:rsidP="006879D9">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="36A8EA6F" w14:textId="77777777" w:rsidR="008B145E" w:rsidRPr="0002371E" w:rsidRDefault="008B145E" w:rsidP="0002371E">
     <w:pPr>
       <w:ind w:left="-851" w:hanging="142"/>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ED0050B" w14:textId="77777777" w:rsidR="00FE4EA9" w:rsidRDefault="00FE4EA9">
+    <w:p w14:paraId="77D5FF91" w14:textId="77777777" w:rsidR="00701AB6" w:rsidRDefault="00701AB6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AD65F71" w14:textId="77777777" w:rsidR="00FE4EA9" w:rsidRDefault="00FE4EA9">
+    <w:p w14:paraId="720125E2" w14:textId="77777777" w:rsidR="00701AB6" w:rsidRDefault="00701AB6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1ACB9DBB" w14:textId="77777777" w:rsidR="00DE49F3" w:rsidRPr="00141178" w:rsidRDefault="007C06AC" w:rsidP="003418A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1ACB9DBB" w14:textId="335E26FB" w:rsidR="00DE49F3" w:rsidRPr="00141178" w:rsidRDefault="00DA7605" w:rsidP="003418A6">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
       <w:ind w:right="-648"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="OLE_LINK1"/>
     <w:r>
-      <w:pict w14:anchorId="786E11C6">
-[...22 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="786E11C6" wp14:editId="7AE16149">
+          <wp:extent cx="1333500" cy="180975"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1904564232" name="obrázek 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1333500" cy="180975"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
     <w:r w:rsidR="00282BE3">
       <w:t xml:space="preserve">                                    </w:t>
     </w:r>
     <w:r w:rsidR="00F218C9">
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="000602EC">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00DE49F3" w:rsidRPr="00141178">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>PODACÍ ARCH</w:t>
     </w:r>
     <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF4C90"/>
     <w:rsid w:val="0000221E"/>
     <w:rsid w:val="00010D68"/>
     <w:rsid w:val="00015A8E"/>
     <w:rsid w:val="0002242F"/>
     <w:rsid w:val="00022A1F"/>
     <w:rsid w:val="0002371E"/>
     <w:rsid w:val="00030303"/>
     <w:rsid w:val="000508DC"/>
     <w:rsid w:val="00054B50"/>
     <w:rsid w:val="000602EC"/>
     <w:rsid w:val="00064C89"/>
     <w:rsid w:val="00076EE1"/>
     <w:rsid w:val="0008662E"/>
     <w:rsid w:val="00087059"/>
     <w:rsid w:val="000B454E"/>
     <w:rsid w:val="000C2497"/>
     <w:rsid w:val="000C6ABA"/>
     <w:rsid w:val="000E1A93"/>
     <w:rsid w:val="00106189"/>
     <w:rsid w:val="00141178"/>
     <w:rsid w:val="00147A7E"/>
     <w:rsid w:val="00150787"/>
@@ -9298,110 +9274,114 @@
     <w:rsid w:val="004D24A4"/>
     <w:rsid w:val="004E5E50"/>
     <w:rsid w:val="004F6D4F"/>
     <w:rsid w:val="0054206E"/>
     <w:rsid w:val="005631C9"/>
     <w:rsid w:val="00572EE5"/>
     <w:rsid w:val="005966E1"/>
     <w:rsid w:val="005C15A3"/>
     <w:rsid w:val="005E2483"/>
     <w:rsid w:val="00603EDF"/>
     <w:rsid w:val="00647E37"/>
     <w:rsid w:val="00651829"/>
     <w:rsid w:val="006564EE"/>
     <w:rsid w:val="00661B41"/>
     <w:rsid w:val="0066259D"/>
     <w:rsid w:val="0067505A"/>
     <w:rsid w:val="0067725B"/>
     <w:rsid w:val="00677D5F"/>
     <w:rsid w:val="006879D9"/>
     <w:rsid w:val="00691DE3"/>
     <w:rsid w:val="00697027"/>
     <w:rsid w:val="006A03FD"/>
     <w:rsid w:val="006B335A"/>
     <w:rsid w:val="006F5675"/>
     <w:rsid w:val="006F7876"/>
+    <w:rsid w:val="00701AB6"/>
     <w:rsid w:val="00706A93"/>
     <w:rsid w:val="00741739"/>
     <w:rsid w:val="00751A1C"/>
     <w:rsid w:val="00752B52"/>
     <w:rsid w:val="007608CC"/>
     <w:rsid w:val="00771FF1"/>
     <w:rsid w:val="00787900"/>
     <w:rsid w:val="007A69CD"/>
     <w:rsid w:val="007B2798"/>
     <w:rsid w:val="007C06AC"/>
     <w:rsid w:val="007C19E0"/>
     <w:rsid w:val="007E12D4"/>
     <w:rsid w:val="007F23CC"/>
     <w:rsid w:val="007F6314"/>
     <w:rsid w:val="007F69C5"/>
     <w:rsid w:val="0080116F"/>
     <w:rsid w:val="00802ACC"/>
     <w:rsid w:val="008267E8"/>
     <w:rsid w:val="008359A5"/>
     <w:rsid w:val="0084004E"/>
     <w:rsid w:val="0084609D"/>
     <w:rsid w:val="0085367C"/>
     <w:rsid w:val="00857282"/>
     <w:rsid w:val="008A07CC"/>
     <w:rsid w:val="008A21C1"/>
     <w:rsid w:val="008A46F2"/>
     <w:rsid w:val="008A4B3B"/>
     <w:rsid w:val="008B145E"/>
     <w:rsid w:val="008C3EE3"/>
     <w:rsid w:val="008C44E2"/>
     <w:rsid w:val="008C5120"/>
     <w:rsid w:val="008D0941"/>
     <w:rsid w:val="008E73BE"/>
     <w:rsid w:val="008F0184"/>
     <w:rsid w:val="00903F3E"/>
     <w:rsid w:val="00915971"/>
+    <w:rsid w:val="00934262"/>
     <w:rsid w:val="00946944"/>
     <w:rsid w:val="009534EA"/>
     <w:rsid w:val="00956C8E"/>
     <w:rsid w:val="009573AE"/>
     <w:rsid w:val="00981DBE"/>
     <w:rsid w:val="00993156"/>
     <w:rsid w:val="009C0FDD"/>
     <w:rsid w:val="009C711F"/>
+    <w:rsid w:val="009C772C"/>
     <w:rsid w:val="009E2945"/>
     <w:rsid w:val="009F1C55"/>
     <w:rsid w:val="009F2183"/>
     <w:rsid w:val="00A00F18"/>
     <w:rsid w:val="00A04805"/>
     <w:rsid w:val="00A06EAB"/>
     <w:rsid w:val="00A30E22"/>
     <w:rsid w:val="00A55E2B"/>
     <w:rsid w:val="00A56EBA"/>
     <w:rsid w:val="00A62B30"/>
     <w:rsid w:val="00A640E9"/>
     <w:rsid w:val="00A654E2"/>
     <w:rsid w:val="00A821A8"/>
     <w:rsid w:val="00A948C8"/>
     <w:rsid w:val="00AA43DD"/>
     <w:rsid w:val="00AA631D"/>
+    <w:rsid w:val="00AA7BAD"/>
     <w:rsid w:val="00AB49F3"/>
     <w:rsid w:val="00AD7C69"/>
     <w:rsid w:val="00AE6DE6"/>
     <w:rsid w:val="00AE79EC"/>
     <w:rsid w:val="00AF4C90"/>
     <w:rsid w:val="00B00DB4"/>
     <w:rsid w:val="00B04F4C"/>
     <w:rsid w:val="00B136EF"/>
     <w:rsid w:val="00B146B4"/>
     <w:rsid w:val="00B25099"/>
     <w:rsid w:val="00B32AC4"/>
     <w:rsid w:val="00B623AD"/>
     <w:rsid w:val="00B702E8"/>
     <w:rsid w:val="00B923E1"/>
     <w:rsid w:val="00BA32F7"/>
     <w:rsid w:val="00BA3FCA"/>
     <w:rsid w:val="00BA6A21"/>
     <w:rsid w:val="00BB2F84"/>
     <w:rsid w:val="00BB75E8"/>
     <w:rsid w:val="00BD1085"/>
     <w:rsid w:val="00BD3627"/>
     <w:rsid w:val="00BE420F"/>
     <w:rsid w:val="00BF0760"/>
     <w:rsid w:val="00C03000"/>
     <w:rsid w:val="00C05938"/>
@@ -9411,130 +9391,129 @@
     <w:rsid w:val="00C21AA9"/>
     <w:rsid w:val="00C22EFF"/>
     <w:rsid w:val="00C34778"/>
     <w:rsid w:val="00C349B4"/>
     <w:rsid w:val="00C514F2"/>
     <w:rsid w:val="00C5270A"/>
     <w:rsid w:val="00C552A2"/>
     <w:rsid w:val="00C614AE"/>
     <w:rsid w:val="00C62692"/>
     <w:rsid w:val="00C64CFA"/>
     <w:rsid w:val="00C703E4"/>
     <w:rsid w:val="00C772E3"/>
     <w:rsid w:val="00C90BFC"/>
     <w:rsid w:val="00CA63C5"/>
     <w:rsid w:val="00CC745D"/>
     <w:rsid w:val="00D06A71"/>
     <w:rsid w:val="00D221CA"/>
     <w:rsid w:val="00D268B1"/>
     <w:rsid w:val="00D40AD8"/>
     <w:rsid w:val="00D5056F"/>
     <w:rsid w:val="00D602BA"/>
     <w:rsid w:val="00D86F20"/>
     <w:rsid w:val="00D90214"/>
     <w:rsid w:val="00D91514"/>
     <w:rsid w:val="00D96186"/>
+    <w:rsid w:val="00DA7605"/>
     <w:rsid w:val="00DA7D7B"/>
     <w:rsid w:val="00DB40F3"/>
     <w:rsid w:val="00DC7982"/>
     <w:rsid w:val="00DD1E1E"/>
+    <w:rsid w:val="00DE2B79"/>
     <w:rsid w:val="00DE49F3"/>
     <w:rsid w:val="00E05811"/>
     <w:rsid w:val="00E113BE"/>
     <w:rsid w:val="00E114D7"/>
     <w:rsid w:val="00E16958"/>
     <w:rsid w:val="00E2545A"/>
     <w:rsid w:val="00E3528E"/>
     <w:rsid w:val="00E37DD5"/>
     <w:rsid w:val="00E461E4"/>
     <w:rsid w:val="00E55C3D"/>
     <w:rsid w:val="00E56E09"/>
     <w:rsid w:val="00E62BDF"/>
     <w:rsid w:val="00EA007A"/>
     <w:rsid w:val="00EA2BC0"/>
     <w:rsid w:val="00EA69D1"/>
     <w:rsid w:val="00EB0647"/>
     <w:rsid w:val="00EB0BC4"/>
     <w:rsid w:val="00EB58B0"/>
     <w:rsid w:val="00EB754D"/>
     <w:rsid w:val="00ED1F5B"/>
     <w:rsid w:val="00EE1B27"/>
     <w:rsid w:val="00EE7CF7"/>
     <w:rsid w:val="00EF090B"/>
     <w:rsid w:val="00EF47BE"/>
     <w:rsid w:val="00F046A4"/>
     <w:rsid w:val="00F06628"/>
     <w:rsid w:val="00F112AC"/>
     <w:rsid w:val="00F218C9"/>
     <w:rsid w:val="00F2268B"/>
     <w:rsid w:val="00F44D0C"/>
     <w:rsid w:val="00F66588"/>
     <w:rsid w:val="00F86A65"/>
     <w:rsid w:val="00F96035"/>
     <w:rsid w:val="00FA53CC"/>
     <w:rsid w:val="00FB40A8"/>
     <w:rsid w:val="00FC48CD"/>
     <w:rsid w:val="00FE4EA9"/>
     <w:rsid w:val="00FF0A3F"/>
     <w:rsid w:val="00FF3BFA"/>
+    <w:rsid w:val="00FF5C68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
-      <o:rules v:ext="edit">
-[...2 lines deleted...]
-      </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4BB1861A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4D270CEC-CC10-45DD-8883-7C7C4FF7C10B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -9920,60 +9899,60 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="krtChar">
     <w:name w:val="škrt Char"/>
     <w:link w:val="krt"/>
     <w:rsid w:val="00150787"/>
     <w:rPr>
       <w:strike/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:link w:val="Textbubliny"/>
     <w:rsid w:val="001D3C3D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -10550,91 +10529,106 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c908db32-4a46-43a8-8a7e-b28f2a573d82"/>
     <ds:schemaRef ds:uri="577fce4b-1f19-44a2-ab5c-f6b49b462109"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{368B8BE3-73E4-479E-801F-A9DA1DE982D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAAF2B19-7786-4D09-8A9C-966F0866F60D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61F6579D-407C-45DD-B710-94DD26C60BAD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61F6579D-407C-45DD-B710-94DD26C60BAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="577fce4b-1f19-44a2-ab5c-f6b49b462109"/>
+    <ds:schemaRef ds:uri="c908db32-4a46-43a8-8a7e-b28f2a573d82"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D432E00-9C4A-4E0B-B66B-E0D9CEB3353C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>274</Words>
-  <Characters>1620</Characters>
+  <Words>266</Words>
+  <Characters>1575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nový poštovní podací arch - formát doc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1891</CharactersWithSpaces>
+  <CharactersWithSpaces>1838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nový poštovní podací arch - formát doc</dc:title>
   <dc:subject/>
   <dc:creator>Česká pošta</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="xd_Signature">
     <vt:lpwstr/>
   </property>